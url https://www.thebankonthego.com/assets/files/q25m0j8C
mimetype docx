--- v0 (2025-10-21)
+++ v1 (2026-11-02)
@@ -1,2196 +1,3742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A5B2710" w14:textId="678273FA" w:rsidR="000E5056" w:rsidRPr="00F13B3C" w:rsidRDefault="00F13B3C" w:rsidP="00F13B3C">
+    <w:p w14:paraId="4FACB255" w14:textId="6E054D98" w:rsidR="00173FE1" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Hours of Operation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0655393A" w14:textId="77777777" w:rsidR="00104650" w:rsidRPr="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086F4420" w14:textId="32707BB6" w:rsidR="00104650" w:rsidRPr="00104650" w:rsidRDefault="00173FE1" w:rsidP="00104650">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:jc w:val="center"/>
-[...22 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00104650">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Lobelville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00104650">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Lobelville</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Main Office:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A55EE02" w14:textId="77777777" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F424C09" w14:textId="70C810BB" w:rsidR="0021682C" w:rsidRPr="00104650" w:rsidRDefault="00173FE1" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lobby</w:t>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190970DC" w14:textId="787E8086" w:rsidR="00104650" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monday thru Wednesday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A.M. to  4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56051E96" w14:textId="5C8AD00A" w:rsidR="00104650" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thursday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A.M. to  </w:t>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0FA382" w14:textId="6879D1B3" w:rsidR="00104650" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Friday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:30</w:t>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A.M.  to  4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795435A2" w14:textId="2C00616F" w:rsidR="0021682C" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saturday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Closed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C42CE9F" w14:textId="64836324" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drive-thru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E32E51C" w14:textId="6DE140F5" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wednesday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. M</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to 4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAEFD5A" w14:textId="0839C3A2" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thursday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M to 5:00 P.M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D49FFF" w14:textId="03153735" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Friday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M. to 4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092EF534" w14:textId="094E85DF" w:rsidR="00AC2880" w:rsidRDefault="00AC2880" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saturday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Closed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F7FA7B" w14:textId="77777777" w:rsidR="00BC7991" w:rsidRDefault="00BC7991" w:rsidP="00BC7991">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70525260" w14:textId="77777777" w:rsidR="00104650" w:rsidRPr="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9A765F" w14:textId="77777777" w:rsidR="0021682C" w:rsidRPr="00104650" w:rsidRDefault="00173FE1" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F13B3C">
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Main Office:</w:t>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0021682C" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>inden Branch Office:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E9B4E8" w14:textId="30B11254" w:rsidR="00F13B3C" w:rsidRPr="00F13B3C" w:rsidRDefault="00F13B3C" w:rsidP="00F13B3C">
+    <w:p w14:paraId="341B84B7" w14:textId="77777777" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BBF15A" w14:textId="0B4A1530" w:rsidR="0021682C" w:rsidRPr="00104650" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lobby</w:t>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234DA3A9" w14:textId="77777777" w:rsidR="00104650" w:rsidRDefault="0021682C" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thursday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M. to 4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190688FE" w14:textId="35DAC54B" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Friday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:30 A.M. to 5:00 P.M</w:t>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saturday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Closed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F861679" w14:textId="56191E0F" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drive -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="21451894" w14:textId="77777777" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thursday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M. to 4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DC7748" w14:textId="299A9C8E" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Friday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M. to 5:00 P.M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saturday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Closed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D460875" w14:textId="77777777" w:rsidR="00BC7991" w:rsidRPr="00104650" w:rsidRDefault="00BC7991" w:rsidP="00BC7991">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38335D00" w14:textId="77777777" w:rsidR="00104650" w:rsidRPr="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC22F33" w14:textId="77777777" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hohenwald Branch Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEB40EB" w14:textId="77777777" w:rsidR="00104650" w:rsidRDefault="00104650" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76997078" w14:textId="2B74CD0D" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lobby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777CAD97" w14:textId="2D849B05" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thursday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M. to 4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051C7FC2" w14:textId="533BE775" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Friday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:30 A.M. to 5:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315DD95E" w14:textId="3C2B48C6" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saturday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Closed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7868C536" w14:textId="77777777" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drive-thru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66628F31" w14:textId="52D14E61" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thursday </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:30 A. M. to 4:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1C3E43" w14:textId="42B8CCB5" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Friday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00173FE1" w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:30 A.M. to 5:00 P.M.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8D8D05" w14:textId="1A24C90A" w:rsidR="00561200" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saturday- Drive</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8:30 A.M. to 12:00 P.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B71941" w14:textId="77777777" w:rsidR="00085D40" w:rsidRDefault="00085D40" w:rsidP="00085D40">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CFAD297" w14:textId="77777777" w:rsidR="00085D40" w:rsidRPr="00104650" w:rsidRDefault="00085D40" w:rsidP="00085D40">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D67DC3E" w14:textId="77777777" w:rsidR="00561200" w:rsidRPr="00104650" w:rsidRDefault="00561200" w:rsidP="00104650">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796BECEE" w14:textId="0C21AF4E" w:rsidR="0021682C" w:rsidRPr="00085D40" w:rsidRDefault="00085D40" w:rsidP="00104650">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The institution </w:t>
+      </w:r>
+      <w:r w:rsidR="006009B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has had no new </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5588">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">branch </w:t>
+      </w:r>
+      <w:r w:rsidR="006009B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">openings and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00085D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>8:30 A.M to 4:00 P.M</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>has maintained all branch locations without closure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B5CD30" w14:textId="5A547D8D" w:rsidR="00F13B3C" w:rsidRDefault="00F13B3C" w:rsidP="00F13B3C">
-[...1865 lines deleted...]
-    <w:sectPr w:rsidR="00F13B3C" w:rsidRPr="00E32975">
+    <w:sectPr w:rsidR="0021682C" w:rsidRPr="00085D40" w:rsidSect="00085D40">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02B760DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="647C4A10"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16697D51"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1F22228"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="172D454C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79786462"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DAD257D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A42EE0EA"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DED3345"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59FEC15A"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="212D7B14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1EC4C734"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B06C4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05A8735E"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84E7D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CB7243D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CA45A44"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B1B2AD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDFAF8D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1259870310">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1227649815">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="255745674">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1803497448">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="585067150">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1633438108">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="138111841">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1085418829">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="853571124">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F13B3C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F13B3C"/>
+    <w:rsidRoot w:val="0021682C"/>
+    <w:rsid w:val="00000591"/>
+    <w:rsid w:val="00085D40"/>
+    <w:rsid w:val="00104650"/>
+    <w:rsid w:val="00110857"/>
+    <w:rsid w:val="00173FE1"/>
+    <w:rsid w:val="001B5588"/>
+    <w:rsid w:val="0021682C"/>
+    <w:rsid w:val="00561200"/>
+    <w:rsid w:val="006009B2"/>
+    <w:rsid w:val="00874412"/>
+    <w:rsid w:val="00990118"/>
+    <w:rsid w:val="00AC2880"/>
+    <w:rsid w:val="00AF00B1"/>
+    <w:rsid w:val="00BC7991"/>
+    <w:rsid w:val="00D62269"/>
+    <w:rsid w:val="00F93569"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05459AE0"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{AA9D6223-A534-45CD-A1F9-F20FC6DC1815}"/>
+  <w14:docId w14:val="751D2EB4"/>
+  <w15:docId w15:val="{100737B6-2636-4E85-960E-8E80F59F4D1A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2305,51 +3851,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2531,909 +4077,409 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...197 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00000591"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...288 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F13B3C"/>
+    <w:rsid w:val="00104650"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>132</Words>
-  <Characters>758</Characters>
+  <Words>149</Words>
+  <Characters>850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>889</CharactersWithSpaces>
+  <CharactersWithSpaces>998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kim Strickland</dc:creator>
+  <dc:creator>Jackie Byrd</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>