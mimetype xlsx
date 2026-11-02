--- v0 (2025-10-21)
+++ v1 (2026-11-02)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\COMMUNITY REINVESTMENT ACT\Public Comments\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A425799D-E354-4621-A52C-77044217BC7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{C4735270-6CBC-4CF2-99BB-7FFF27470993}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{388D6BD9-1AB5-49DF-BBDA-6B8256CFC45F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{388D6BD9-1AB5-49DF-BBDA-6B8256CFC45F}"/>
   </bookViews>
   <sheets>
     <sheet name="Public Comments" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="6">
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>CUSTOMER NAME</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>NO NEW COMMENTS</t>
   </si>
   <si>
     <t>PUBLIC COMMENTS</t>
   </si>
   <si>
     <t>COMMENTS RECEIVED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
@@ -89,101 +89,88 @@
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -485,530 +472,654 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56DEA44A-4928-400E-AC8D-FCAD85E0CC35}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D1120"/>
+  <dimension ref="A1:D1119"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" topLeftCell="A38" workbookViewId="0">
+      <selection activeCell="A62" sqref="A62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="47" customWidth="1"/>
     <col min="3" max="3" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>44562</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>44614</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>44642</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>44673</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>44703</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="B7" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>44734</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="B8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>44764</v>
       </c>
-      <c r="B9" s="4" t="s">
+      <c r="B9" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>44795</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>44826</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>44856</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>44887</v>
       </c>
-      <c r="B13" s="4" t="s">
+      <c r="B13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>44917</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
-      <c r="B15" s="4"/>
+      <c r="B15" s="5"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>44949</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>44980</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>45008</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>45039</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>45069</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B20" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>45100</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>45130</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B22" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>45161</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B23" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>45192</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>45200</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="B25" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>45231</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="B26" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>45261</v>
       </c>
-      <c r="B27" s="4" t="s">
+      <c r="B27" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="4"/>
-      <c r="B29" s="4"/>
+      <c r="A29" s="3">
+        <v>45292</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="4"/>
-      <c r="B30" s="4"/>
+      <c r="A30" s="3">
+        <v>45346</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A31" s="4"/>
-      <c r="B31" s="4"/>
+      <c r="A31" s="3">
+        <v>45352</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="5"/>
-      <c r="B32" s="4"/>
+      <c r="A32" s="3">
+        <v>45383</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A33" s="5"/>
-      <c r="B33" s="4"/>
+      <c r="A33" s="3">
+        <v>45413</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A34" s="4"/>
-      <c r="B34" s="4"/>
+      <c r="A34" s="3">
+        <v>45444</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A35" s="4"/>
-      <c r="B35" s="4"/>
+      <c r="A35" s="3">
+        <v>45474</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A36" s="4"/>
-      <c r="B36" s="4"/>
+      <c r="A36" s="3">
+        <v>45505</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A37" s="4"/>
-      <c r="B37" s="4"/>
+      <c r="A37" s="3">
+        <v>45536</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A38" s="4"/>
-      <c r="B38" s="4"/>
+      <c r="A38" s="3">
+        <v>45566</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A39" s="4"/>
-      <c r="B39" s="4"/>
+      <c r="A39" s="3">
+        <v>45597</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A40" s="4"/>
-      <c r="B40" s="4"/>
+      <c r="A40" s="3">
+        <v>45627</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A42" s="4"/>
-      <c r="B42" s="4"/>
+      <c r="A42" s="3">
+        <v>45658</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A43" s="4"/>
-      <c r="B43" s="4"/>
+      <c r="A43" s="3">
+        <v>45689</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A44" s="4"/>
-      <c r="B44" s="4"/>
+      <c r="A44" s="3">
+        <v>45717</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A45" s="4"/>
-      <c r="B45" s="4"/>
+      <c r="A45" s="3">
+        <v>45748</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A46" s="4"/>
-      <c r="B46" s="4"/>
+      <c r="A46" s="3">
+        <v>45778</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A47" s="4"/>
-      <c r="B47" s="4"/>
+      <c r="A47" s="3">
+        <v>45809</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A48" s="4"/>
-      <c r="B48" s="4"/>
+      <c r="A48" s="3">
+        <v>45839</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A49" s="4"/>
-      <c r="B49" s="4"/>
+      <c r="A49" s="3">
+        <v>45870</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="4"/>
-      <c r="B50" s="4"/>
+      <c r="A50" s="3">
+        <v>45901</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="4"/>
-      <c r="B51" s="4"/>
+      <c r="A51" s="3">
+        <v>45931</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A52" s="4"/>
-      <c r="B52" s="4"/>
+      <c r="A52" s="3">
+        <v>45962</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A53" s="4"/>
-      <c r="B53" s="4"/>
+      <c r="A53" s="3">
+        <v>45992</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A55" s="4"/>
-      <c r="B55" s="4"/>
+      <c r="A55" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A56" s="4"/>
-      <c r="B56" s="4"/>
+      <c r="A56" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="4"/>
-      <c r="B57" s="4"/>
+      <c r="A57" s="3">
+        <v>46082</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A58" s="4"/>
-      <c r="B58" s="4"/>
+      <c r="A58" s="3">
+        <v>46113</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A59" s="4"/>
-      <c r="B59" s="4"/>
+      <c r="A59" s="3">
+        <v>46143</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A60" s="4"/>
-      <c r="B60" s="4"/>
+      <c r="A60" s="3">
+        <v>46174</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A61" s="4"/>
-      <c r="B61" s="4"/>
+      <c r="A61" s="3">
+        <v>46204</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>3</v>
+      </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="4"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="4"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="4"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="4"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
@@ -1466,127 +1577,126 @@
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
-      <c r="D145" s="4"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+    </row>
+    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="4"/>
       <c r="C157" s="4"/>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" s="4"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" s="4"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" s="4"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" s="4"/>
       <c r="B162" s="4"/>
       <c r="C162" s="4"/>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" s="4"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" s="4"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
@@ -6341,55 +6451,50 @@
     </row>
     <row r="1115" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1115" s="4"/>
       <c r="B1115" s="4"/>
       <c r="C1115" s="4"/>
     </row>
     <row r="1116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1116" s="4"/>
       <c r="B1116" s="4"/>
       <c r="C1116" s="4"/>
     </row>
     <row r="1117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1117" s="4"/>
       <c r="B1117" s="4"/>
       <c r="C1117" s="4"/>
     </row>
     <row r="1118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1118" s="4"/>
       <c r="B1118" s="4"/>
       <c r="C1118" s="4"/>
     </row>
     <row r="1119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1119" s="4"/>
       <c r="B1119" s="4"/>
       <c r="C1119" s="4"/>
-    </row>
-[...3 lines deleted...]
-      <c r="C1120" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="52" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Public Comments</vt:lpstr>